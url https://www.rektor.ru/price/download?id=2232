--- v0 (2026-06-02)
+++ v1 (2026-09-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Оснащение учреждений проф" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="261">
   <si>
     <t>«Центр РЕКТОР»</t>
   </si>
   <si>
     <t>Центр комплексного снабжения учебных заведений Ректор</t>
   </si>
   <si>
     <t>Прайс - лист</t>
   </si>
   <si>
     <t>111394, г. Москва, ул. Перовская, д.65</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">ИНН:</t>
     </r>
     <r>
       <rPr>
         <rFont val="Tahoma"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF4D5D2C"/>
         <sz val="10"/>
         <u val="none"/>
@@ -860,50 +860,95 @@
     <t>Плакаты ПРОФТЕХ Шкаф жарочный ШЖЭСМ – 2К (2 пл, винил, 70х100)</t>
   </si>
   <si>
     <t>Плакаты ПРОФТЕХ Шлифовальное оборудование (8 пл, винил, 70х100)</t>
   </si>
   <si>
     <t>Плакаты ПРОФТЕХ Шлифовальные станки (8 пл, винил, 70х100)</t>
   </si>
   <si>
     <t>Плакаты ПРОФТЕХ Экскаваторы непрерывного действия (20 пл, винил, 70х100)</t>
   </si>
   <si>
     <t>Плакаты ПРОФТЕХ Электрические и магнитные цепи (16 пл, винил, 70х100)</t>
   </si>
   <si>
     <t>Плакаты ПРОФТЕХ Электроизмерительные приборы (16 пл, винил, 70х100)</t>
   </si>
   <si>
     <t>Плакаты ПРОФТЕХ Электрооборудование предприятий общественного питания (7 пл, винил, 70х100)</t>
   </si>
   <si>
     <t>Плакаты ПРОФТЕХ Электрооборудование распределительных и трансформаторных подстанций (25 пл, винил, 70х100)</t>
   </si>
   <si>
     <t>Плакаты ПРОФТЕХ Элементы и устройства в электротехнике (22 пл, винил, 70х100)</t>
+  </si>
+  <si>
+    <t>2. Учебно-лабораторное оборудование</t>
+  </si>
+  <si>
+    <t>Комплект учебно-лабораторного оборудования "Волновая оптика"</t>
+  </si>
+  <si>
+    <t>Комплект учебно-лабораторного оборудования "Закон сохранения механической энергии, маятник Максвелла"</t>
+  </si>
+  <si>
+    <t>Комплект учебно-лабораторного оборудования "Измерение длины световой волны с помощью колец Ньютона"</t>
+  </si>
+  <si>
+    <t>Комплект учебно-лабораторного оборудования "Изучение звуковых волн"</t>
+  </si>
+  <si>
+    <t>Комплект учебно-лабораторного оборудования "Интерференция света"</t>
+  </si>
+  <si>
+    <t>Комплект учебно-лабораторного оборудования "Исследование дифракции света на одной щели"</t>
+  </si>
+  <si>
+    <t>Комплект учебно-лабораторного оборудования "Молекулярная физика и термодинамика"</t>
+  </si>
+  <si>
+    <t>Комплект учебно-лабораторного оборудования "Определение отношений теплоемкостей при постоянном давлении и постоянном объеме"</t>
+  </si>
+  <si>
+    <t>Комплект учебно-лабораторного оборудования "Определение скорости звука в воздухе"</t>
+  </si>
+  <si>
+    <t>Комплект учебно-лабораторного оборудования "Поверхностное натяжение жидкостей"</t>
+  </si>
+  <si>
+    <t>Комплект учебно-лабораторного оборудования "Эксперименты по геометрической оптике"</t>
+  </si>
+  <si>
+    <t>Комплект учебно-лабораторного оборудования "Электричество и магнетизм - 2"</t>
+  </si>
+  <si>
+    <t>Комплект учебно-лабораторного оборудования "Электричество и магнетизм"</t>
+  </si>
+  <si>
+    <t>Технический фен Daewoo DAF 2000</t>
   </si>
   <si>
     <t>Итого:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11.000000"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1513,55 +1558,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N238"/>
+  <dimension ref="A1:N253"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F238" sqref="F238"/>
+      <selection pane="bottomLeft" activeCell="F253" sqref="F253"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="1"/>
     <col min="2" max="2" width="15" customWidth="true" style="1"/>
     <col min="3" max="3" width="50" customWidth="true" style="1"/>
     <col min="4" max="4" width="8.58" customWidth="true" style="1"/>
     <col min="5" max="5" width="8.58" customWidth="true" style="1"/>
     <col min="6" max="6" width="18" customWidth="true" style="1"/>
     <col min="7" max="7" width="35.140625" customWidth="true" style="1"/>
     <col min="8" max="8" width="30.8515625" customWidth="true" style="1"/>
     <col min="9" max="9" width="9.140625" customWidth="true" style="1"/>
     <col min="10" max="10" width="22.7109375" customWidth="true" style="1"/>
     <col min="11" max="11" width="29.57421875" customWidth="true" style="1"/>
     <col min="12" max="12" width="23.140625" customWidth="true" style="1"/>
     <col min="13" max="13" width="16.140625" customWidth="true" style="1"/>
     <col min="14" max="14" width="9.140625" customWidth="true" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" customHeight="1" ht="19.5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="2" t="s">
         <v>0</v>
@@ -6010,67 +6055,344 @@
       <c r="F236" s="18" t="str">
         <f>D236*E236</f>
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:14">
       <c r="A237" s="16">
         <v>228</v>
       </c>
       <c r="B237" s="11">
         <v>502246</v>
       </c>
       <c r="C237" s="14" t="s">
         <v>244</v>
       </c>
       <c r="D237" s="11"/>
       <c r="E237" s="11">
         <v>35975</v>
       </c>
       <c r="F237" s="18" t="str">
         <f>D237*E237</f>
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:14">
-      <c r="A238" s="19" t="s">
+      <c r="A238" s="15" t="s">
         <v>245</v>
       </c>
-      <c r="B238" s="20"/>
-[...4 lines deleted...]
-        <f>SUM(F9:F237)</f>
+      <c r="B238" s="12"/>
+      <c r="C238" s="13"/>
+      <c r="D238" s="12"/>
+      <c r="E238" s="12"/>
+      <c r="F238" s="17"/>
+    </row>
+    <row r="239" spans="1:14">
+      <c r="A239" s="16">
+        <v>1</v>
+      </c>
+      <c r="B239" s="11">
+        <v>98341221</v>
+      </c>
+      <c r="C239" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="D239" s="11"/>
+      <c r="E239" s="11">
+        <v>221031</v>
+      </c>
+      <c r="F239" s="18" t="str">
+        <f>D239*E239</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="240" spans="1:14">
+      <c r="A240" s="16">
+        <v>2</v>
+      </c>
+      <c r="B240" s="11">
+        <v>98341207</v>
+      </c>
+      <c r="C240" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="D240" s="11"/>
+      <c r="E240" s="11">
+        <v>141642</v>
+      </c>
+      <c r="F240" s="18" t="str">
+        <f>D240*E240</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:14">
+      <c r="A241" s="16">
+        <v>3</v>
+      </c>
+      <c r="B241" s="11">
+        <v>98341224</v>
+      </c>
+      <c r="C241" s="14" t="s">
+        <v>248</v>
+      </c>
+      <c r="D241" s="11"/>
+      <c r="E241" s="11">
+        <v>70389</v>
+      </c>
+      <c r="F241" s="18" t="str">
+        <f>D241*E241</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="242" spans="1:14">
+      <c r="A242" s="16">
+        <v>4</v>
+      </c>
+      <c r="B242" s="11">
+        <v>98341223</v>
+      </c>
+      <c r="C242" s="14" t="s">
+        <v>249</v>
+      </c>
+      <c r="D242" s="11"/>
+      <c r="E242" s="11">
+        <v>207522</v>
+      </c>
+      <c r="F242" s="18" t="str">
+        <f>D242*E242</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="243" spans="1:14">
+      <c r="A243" s="16">
+        <v>5</v>
+      </c>
+      <c r="B243" s="11">
+        <v>98341219</v>
+      </c>
+      <c r="C243" s="14" t="s">
+        <v>250</v>
+      </c>
+      <c r="D243" s="11"/>
+      <c r="E243" s="11">
+        <v>174582</v>
+      </c>
+      <c r="F243" s="18" t="str">
+        <f>D243*E243</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="244" spans="1:14">
+      <c r="A244" s="16">
+        <v>6</v>
+      </c>
+      <c r="B244" s="11">
+        <v>98341226</v>
+      </c>
+      <c r="C244" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="D244" s="11"/>
+      <c r="E244" s="11">
+        <v>118584</v>
+      </c>
+      <c r="F244" s="18" t="str">
+        <f>D244*E244</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="245" spans="1:14">
+      <c r="A245" s="16">
+        <v>7</v>
+      </c>
+      <c r="B245" s="11">
+        <v>98341208</v>
+      </c>
+      <c r="C245" s="14" t="s">
+        <v>252</v>
+      </c>
+      <c r="D245" s="11"/>
+      <c r="E245" s="11">
+        <v>144702</v>
+      </c>
+      <c r="F245" s="18" t="str">
+        <f>D245*E245</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="246" spans="1:14">
+      <c r="A246" s="16">
+        <v>8</v>
+      </c>
+      <c r="B246" s="11">
+        <v>98341220</v>
+      </c>
+      <c r="C246" s="14" t="s">
+        <v>253</v>
+      </c>
+      <c r="D246" s="11"/>
+      <c r="E246" s="11">
+        <v>129843</v>
+      </c>
+      <c r="F246" s="18" t="str">
+        <f>D246*E246</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="247" spans="1:14">
+      <c r="A247" s="16">
+        <v>9</v>
+      </c>
+      <c r="B247" s="11">
+        <v>98341225</v>
+      </c>
+      <c r="C247" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="D247" s="11"/>
+      <c r="E247" s="11">
+        <v>105408</v>
+      </c>
+      <c r="F247" s="18" t="str">
+        <f>D247*E247</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="248" spans="1:14">
+      <c r="A248" s="16">
+        <v>10</v>
+      </c>
+      <c r="B248" s="11">
+        <v>98341212</v>
+      </c>
+      <c r="C248" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D248" s="11"/>
+      <c r="E248" s="11">
+        <v>76590</v>
+      </c>
+      <c r="F248" s="18" t="str">
+        <f>D248*E248</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="249" spans="1:14">
+      <c r="A249" s="16">
+        <v>11</v>
+      </c>
+      <c r="B249" s="11">
+        <v>98341222</v>
+      </c>
+      <c r="C249" s="14" t="s">
+        <v>256</v>
+      </c>
+      <c r="D249" s="11"/>
+      <c r="E249" s="11">
+        <v>86229</v>
+      </c>
+      <c r="F249" s="18" t="str">
+        <f>D249*E249</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="250" spans="1:14">
+      <c r="A250" s="16">
+        <v>12</v>
+      </c>
+      <c r="B250" s="11">
+        <v>98341206</v>
+      </c>
+      <c r="C250" s="14" t="s">
+        <v>257</v>
+      </c>
+      <c r="D250" s="11"/>
+      <c r="E250" s="11">
+        <v>205542</v>
+      </c>
+      <c r="F250" s="18" t="str">
+        <f>D250*E250</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="251" spans="1:14">
+      <c r="A251" s="16">
+        <v>13</v>
+      </c>
+      <c r="B251" s="11">
+        <v>98341204</v>
+      </c>
+      <c r="C251" s="14" t="s">
+        <v>258</v>
+      </c>
+      <c r="D251" s="11"/>
+      <c r="E251" s="11">
+        <v>515574</v>
+      </c>
+      <c r="F251" s="18" t="str">
+        <f>D251*E251</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="252" spans="1:14">
+      <c r="A252" s="16">
+        <v>14</v>
+      </c>
+      <c r="B252" s="11">
+        <v>98341326</v>
+      </c>
+      <c r="C252" s="14" t="s">
+        <v>259</v>
+      </c>
+      <c r="D252" s="11"/>
+      <c r="E252" s="11">
+        <v>0</v>
+      </c>
+      <c r="F252" s="18" t="str">
+        <f>D252*E252</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="253" spans="1:14">
+      <c r="A253" s="19" t="s">
+        <v>260</v>
+      </c>
+      <c r="B253" s="20"/>
+      <c r="C253" s="21"/>
+      <c r="D253" s="20"/>
+      <c r="E253" s="20"/>
+      <c r="F253" s="22" t="str">
+        <f>SUM(F9:F252)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A9:F9"/>
-    <mergeCell ref="A238:E238"/>
+    <mergeCell ref="A238:F238"/>
+    <mergeCell ref="A253:E253"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>